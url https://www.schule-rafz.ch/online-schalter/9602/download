--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6D3716E8" w14:textId="77777777" w:rsidR="006A46E8" w:rsidRPr="00316307" w:rsidRDefault="00155A85" w:rsidP="007C583A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316307">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schulergänzende </w:t>
       </w:r>
       <w:r w:rsidR="007762D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tagesstrukturen</w:t>
@@ -209,51 +209,51 @@
       </w:r>
       <w:r w:rsidR="00D67CC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tagesstrukturen der Politischen Gemeinde Rafz</w:t>
       </w:r>
       <w:r w:rsidR="003F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> und der Schule Rafz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01705B1C" w14:textId="77777777" w:rsidR="005C47B6" w:rsidRPr="00316307" w:rsidRDefault="005C47B6" w:rsidP="007C583A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E63EB22" w14:textId="5A372B57" w:rsidR="005C47B6" w:rsidRDefault="005C47B6" w:rsidP="007C583A">
+    <w:p w14:paraId="4E63EB22" w14:textId="10DB5A9C" w:rsidR="005C47B6" w:rsidRDefault="005C47B6" w:rsidP="007C583A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316307">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Für Anmeldungen auf den Beginn </w:t>
       </w:r>
       <w:r w:rsidR="00A823A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eines</w:t>
       </w:r>
       <w:r w:rsidRPr="00316307">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -299,58 +299,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eintreffen</w:t>
       </w:r>
       <w:r w:rsidR="00A269F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E32BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postadresse: Tannewäg 6, 8197 Rafz oder E-Mail: </w:t>
-[...6 lines deleted...]
-        <w:t>Julia.Ruf@rafz.ch</w:t>
+        <w:t xml:space="preserve">Postadresse: Tannewäg 6, 8197 Rafz oder </w:t>
+      </w:r>
+      <w:r w:rsidR="00F822C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>E-Mail an</w:t>
+      </w:r>
+      <w:r w:rsidR="003E32BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F822C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F822C5" w:rsidRPr="00F822C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>susanna.feldmann@rafz.ch</w:t>
       </w:r>
       <w:r w:rsidR="003E32BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E32BD" w:rsidRPr="00316307">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E32BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Für jedes</w:t>
       </w:r>
       <w:r w:rsidR="003F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2683,84 +2704,92 @@
       <w:r w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
       <w:r w:rsidR="00A220AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Fr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E6F532" w14:textId="77777777" w:rsidR="00C43A57" w:rsidRDefault="00A220AB" w:rsidP="00456491">
+    <w:p w14:paraId="14E6F532" w14:textId="5470639B" w:rsidR="00C43A57" w:rsidRDefault="00A220AB" w:rsidP="00456491">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">12:00 Uhr </w:t>
       </w:r>
       <w:r w:rsidR="003F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>bis zum Beginn des Nachmittagsunterrichtes</w:t>
+        <w:t xml:space="preserve">bis </w:t>
+      </w:r>
+      <w:r w:rsidR="006C17CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>14:00 Uhr</w:t>
       </w:r>
       <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:permStart w:id="366237585" w:edGrp="everyone"/>
       <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3397,152 +3426,160 @@
       <w:r w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Fr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD48B27" w14:textId="77777777" w:rsidR="003F3C7A" w:rsidRDefault="003F3C7A" w:rsidP="003F3C7A">
+    <w:p w14:paraId="4FD48B27" w14:textId="517DE702" w:rsidR="003F3C7A" w:rsidRDefault="006C17CE" w:rsidP="003F3C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>Nach dem Nachmittagsunterricht bis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A220AB">
+        <w:t>14:00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
+        <w:t xml:space="preserve"> bis</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C7A" w:rsidRPr="00A220AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 18:00 Uhr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
+      <w:r w:rsidR="003F3C7A" w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:permStart w:id="870339190" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="00C43A57">
+      <w:r w:rsidR="003F3C7A" w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
+      <w:r w:rsidR="003F3C7A" w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C43A57">
+      <w:r w:rsidR="003F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F3C7A" w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C43A57">
+      <w:r w:rsidR="003F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F3C7A" w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C43A57">
+      <w:r w:rsidR="003F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F3C7A" w:rsidRPr="00C43A57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:permEnd w:id="870339190"/>
     </w:p>
     <w:p w14:paraId="27EB3115" w14:textId="77777777" w:rsidR="00A220AB" w:rsidRPr="00C43A57" w:rsidRDefault="00A220AB" w:rsidP="00456491">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -4384,70 +4421,70 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00503D0F" w:rsidSect="003F3C7A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2269" w:right="851" w:bottom="1134" w:left="1985" w:header="567" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="34505435" w14:textId="77777777" w:rsidR="00F16FFA" w:rsidRDefault="00F16FFA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1382ECA7" w14:textId="77777777" w:rsidR="00F16FFA" w:rsidRDefault="00F16FFA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -4468,93 +4505,93 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings-Regular">
     <w:altName w:val="Malgun Gothic Semilight"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C06F743" w14:textId="77777777" w:rsidR="006A5A9F" w:rsidRPr="003F2145" w:rsidRDefault="00CC6FF1" w:rsidP="00A73546">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C06F743" w14:textId="10C72BE4" w:rsidR="006A5A9F" w:rsidRPr="003F2145" w:rsidRDefault="00CC6FF1" w:rsidP="00A73546">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:ind w:left="-1134" w:right="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C14A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFC000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Schulverwaltung</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">, Dorfstrasse 7, Postfach 113, 8197 Rafz     Tel. 044 879 77 60, Fax 044 879 77 00     schule.verwaltung@rafz.ch, </w:t>
+      <w:t xml:space="preserve">, Dorfstrasse 7, Postfach 113, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, </w:t>
     </w:r>
     <w:r w:rsidR="0051504A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>www.schule-rafz.ch</w:t>
     </w:r>
     <w:r w:rsidR="0051504A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -4657,76 +4694,76 @@
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F885D30" w14:textId="77777777" w:rsidR="00D259E6" w:rsidRPr="00363557" w:rsidRDefault="00363557" w:rsidP="00A73546">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F885D30" w14:textId="0E24AAD6" w:rsidR="00D259E6" w:rsidRPr="00363557" w:rsidRDefault="00363557" w:rsidP="00A73546">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:left="-1134" w:right="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C14A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFC000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Schulverwaltung</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">, Dorfstrasse 7, Postfach 113, 8197 Rafz     Tel. 044 879 77 60, Fax 044 879 77 00     schule.verwaltung@rafz.ch, </w:t>
+      <w:t xml:space="preserve">, Dorfstrasse 7, Postfach 113, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, </w:t>
     </w:r>
     <w:r w:rsidR="0051504A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>www.schule-rafz.ch</w:t>
     </w:r>
     <w:r w:rsidR="0051504A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -4829,84 +4866,84 @@
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="09231F03" w14:textId="77777777" w:rsidR="00F16FFA" w:rsidRDefault="00F16FFA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C490544" w14:textId="77777777" w:rsidR="00F16FFA" w:rsidRDefault="00F16FFA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="233B8F25" w14:textId="77777777" w:rsidR="006A5A9F" w:rsidRDefault="006A5A9F" w:rsidP="00A73546">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:ind w:left="-1673"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="297C5D86" w14:textId="77777777" w:rsidR="00D259E6" w:rsidRDefault="00363557" w:rsidP="00CC6FF1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="-1843"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="130E5803" wp14:editId="285315BA">
           <wp:extent cx="7329600" cy="694250"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="6" name="Grafik 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -4924,51 +4961,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7329600" cy="694250"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379B6885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9F294B0"/>
     <w:lvl w:ilvl="0" w:tplc="32A6612A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,72 +5101,73 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="60177264">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0EPM8btQPqnfKMzfeBu3YSfmo4OUcekLzvIYqHAPwYYzO8kmAh2wXEqPXLMCQNGYvwVkubwgM2dInOs1+kL6tA==" w:salt="8ElY9s5lym97QtB4BJ0GYg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Fc1adFfB++kC3/Un7th3cpxRckihjZn4tnv/MFNLFzCSESpIZqqN2EMqzDpDv5dpPEOYPOJtsYMw+TdfSfvp1w==" w:salt="gp0SWenMegyBB/O0NdlbmA=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649"/>
+    <o:shapedefaults v:ext="edit" spidmax="29697"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00434B21"/>
     <w:rsid w:val="0000242D"/>
     <w:rsid w:val="000130F7"/>
     <w:rsid w:val="0002623E"/>
     <w:rsid w:val="00050A85"/>
     <w:rsid w:val="00055EB1"/>
     <w:rsid w:val="0008636E"/>
@@ -5150,194 +5188,199 @@
     <w:rsid w:val="001D5E4E"/>
     <w:rsid w:val="001F2CDE"/>
     <w:rsid w:val="00270E4B"/>
     <w:rsid w:val="00275FE5"/>
     <w:rsid w:val="002A58DE"/>
     <w:rsid w:val="002E4D20"/>
     <w:rsid w:val="00304620"/>
     <w:rsid w:val="00310741"/>
     <w:rsid w:val="00316307"/>
     <w:rsid w:val="00321209"/>
     <w:rsid w:val="00343CBB"/>
     <w:rsid w:val="00361D49"/>
     <w:rsid w:val="00363557"/>
     <w:rsid w:val="00387828"/>
     <w:rsid w:val="0039180D"/>
     <w:rsid w:val="003A53D2"/>
     <w:rsid w:val="003B283D"/>
     <w:rsid w:val="003C3919"/>
     <w:rsid w:val="003E32BD"/>
     <w:rsid w:val="003F2145"/>
     <w:rsid w:val="003F3C7A"/>
     <w:rsid w:val="003F72A4"/>
     <w:rsid w:val="00434B21"/>
     <w:rsid w:val="00456491"/>
     <w:rsid w:val="004607CF"/>
+    <w:rsid w:val="00467DD2"/>
     <w:rsid w:val="00474E88"/>
     <w:rsid w:val="004A4B7F"/>
     <w:rsid w:val="004A6D69"/>
     <w:rsid w:val="004B312A"/>
     <w:rsid w:val="004C2465"/>
     <w:rsid w:val="004F2F3D"/>
     <w:rsid w:val="00501869"/>
     <w:rsid w:val="00503D0F"/>
     <w:rsid w:val="00504718"/>
     <w:rsid w:val="005104BB"/>
     <w:rsid w:val="0051504A"/>
     <w:rsid w:val="00522BA3"/>
     <w:rsid w:val="00533240"/>
     <w:rsid w:val="005355F4"/>
     <w:rsid w:val="00543DA3"/>
     <w:rsid w:val="00557D84"/>
     <w:rsid w:val="005914BB"/>
     <w:rsid w:val="00597EF3"/>
+    <w:rsid w:val="005B0350"/>
     <w:rsid w:val="005B7CCB"/>
     <w:rsid w:val="005C47B6"/>
     <w:rsid w:val="005C755C"/>
     <w:rsid w:val="005E4C1C"/>
     <w:rsid w:val="005F1690"/>
     <w:rsid w:val="005F4A7D"/>
     <w:rsid w:val="00605FA0"/>
     <w:rsid w:val="006120DA"/>
     <w:rsid w:val="00626EA3"/>
     <w:rsid w:val="006335E8"/>
     <w:rsid w:val="00685137"/>
     <w:rsid w:val="006A46E8"/>
     <w:rsid w:val="006A5A9F"/>
+    <w:rsid w:val="006C17CE"/>
     <w:rsid w:val="006F0811"/>
     <w:rsid w:val="007137C6"/>
     <w:rsid w:val="007517E9"/>
     <w:rsid w:val="00751C36"/>
     <w:rsid w:val="007762D0"/>
     <w:rsid w:val="007B191E"/>
     <w:rsid w:val="007C583A"/>
     <w:rsid w:val="007D1FB2"/>
     <w:rsid w:val="007D3E63"/>
     <w:rsid w:val="007D6BD9"/>
     <w:rsid w:val="00804FC3"/>
     <w:rsid w:val="0081519E"/>
     <w:rsid w:val="00833543"/>
     <w:rsid w:val="00833575"/>
     <w:rsid w:val="00846CC0"/>
     <w:rsid w:val="008B6437"/>
     <w:rsid w:val="008C65E7"/>
     <w:rsid w:val="00902417"/>
     <w:rsid w:val="00933099"/>
     <w:rsid w:val="00940230"/>
     <w:rsid w:val="00955EC5"/>
     <w:rsid w:val="00973ED2"/>
     <w:rsid w:val="00976B69"/>
     <w:rsid w:val="0098072C"/>
     <w:rsid w:val="0098435F"/>
     <w:rsid w:val="009911ED"/>
     <w:rsid w:val="009A1C2B"/>
     <w:rsid w:val="009A2F1C"/>
     <w:rsid w:val="009A49D3"/>
     <w:rsid w:val="009C14A2"/>
     <w:rsid w:val="00A136B7"/>
     <w:rsid w:val="00A220AB"/>
     <w:rsid w:val="00A269F8"/>
     <w:rsid w:val="00A34BFC"/>
     <w:rsid w:val="00A44767"/>
     <w:rsid w:val="00A71041"/>
     <w:rsid w:val="00A73546"/>
     <w:rsid w:val="00A823A6"/>
     <w:rsid w:val="00AC0DBB"/>
     <w:rsid w:val="00AC688D"/>
     <w:rsid w:val="00AD4CC9"/>
     <w:rsid w:val="00AE1807"/>
     <w:rsid w:val="00AE296A"/>
+    <w:rsid w:val="00AF3350"/>
     <w:rsid w:val="00B374EC"/>
     <w:rsid w:val="00B478C1"/>
     <w:rsid w:val="00B75585"/>
     <w:rsid w:val="00B828C9"/>
     <w:rsid w:val="00B83B9B"/>
     <w:rsid w:val="00C17358"/>
     <w:rsid w:val="00C219F2"/>
     <w:rsid w:val="00C322B4"/>
     <w:rsid w:val="00C43A57"/>
     <w:rsid w:val="00C65254"/>
     <w:rsid w:val="00C854A5"/>
     <w:rsid w:val="00CB09BF"/>
     <w:rsid w:val="00CB6F3E"/>
     <w:rsid w:val="00CC6FF1"/>
     <w:rsid w:val="00CE4D15"/>
     <w:rsid w:val="00D14570"/>
     <w:rsid w:val="00D20A64"/>
     <w:rsid w:val="00D259E6"/>
     <w:rsid w:val="00D355EA"/>
     <w:rsid w:val="00D44764"/>
     <w:rsid w:val="00D5724B"/>
     <w:rsid w:val="00D67CC1"/>
     <w:rsid w:val="00D70087"/>
     <w:rsid w:val="00E0056E"/>
     <w:rsid w:val="00E1281C"/>
     <w:rsid w:val="00E315A9"/>
     <w:rsid w:val="00E54900"/>
     <w:rsid w:val="00E5594B"/>
     <w:rsid w:val="00E811AD"/>
     <w:rsid w:val="00E945B6"/>
     <w:rsid w:val="00F06BE1"/>
     <w:rsid w:val="00F16FFA"/>
     <w:rsid w:val="00F20B40"/>
     <w:rsid w:val="00F534AF"/>
     <w:rsid w:val="00F819B9"/>
+    <w:rsid w:val="00F822C5"/>
     <w:rsid w:val="00F83562"/>
     <w:rsid w:val="00FD24EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649"/>
+    <o:shapedefaults v:ext="edit" spidmax="29697"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2B62CAA0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CD25CD89-8614-46C8-9435-9852FCC4C9F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -5715,51 +5758,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
     <w:name w:val="Untertitel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Untertitel"/>
     <w:rsid w:val="005C47B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00D14570"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schule-rafz.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -6010,75 +6053,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8042204-C41C-4919-B7CA-1D03ED72A325}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>545</Words>
-  <Characters>3573</Characters>
+  <Words>543</Words>
+  <Characters>3535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Familie</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Giger&amp;Partner</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4110</CharactersWithSpaces>
+  <CharactersWithSpaces>4070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Familie</dc:title>
   <dc:subject/>
   <dc:creator>Gemeindeverwaltung</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="BCGUID">
     <vt:lpwstr>fdb58261-0a84-44c9-b0bf-780091eec00a</vt:lpwstr>
   </property>