--- v1 (2026-04-18)
+++ v2 (2026-06-08)
@@ -1,4961 +1,8499 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D3716E8" w14:textId="77777777" w:rsidR="006A46E8" w:rsidRPr="00316307" w:rsidRDefault="00155A85" w:rsidP="007C583A">
-[...35 lines deleted...]
-    <w:p w14:paraId="665DD43F" w14:textId="77777777" w:rsidR="00155A85" w:rsidRPr="00CC6FF1" w:rsidRDefault="003F3C7A" w:rsidP="007C583A">
+    <w:p w14:paraId="03477121" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FF209A" w:rsidRDefault="005912BB" w:rsidP="005912BB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC6FF1">
+      <w:r w:rsidRPr="00FF209A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Anmeldung - Betreuungsvertrag</w:t>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00316307">
+        <w:t>Schulergänzende Tagesstrukturen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CB9E88" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8DB34F" w14:textId="2F20EF93" w:rsidR="005912BB" w:rsidRPr="00FF209A" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anmeldung Betreuungsvertrag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53249765" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD0D249" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Die Anmeldung ist verbindlich und gilt ohne Kündigung vom ersten bis zum letzten Schultag eines Schuljahres. Bestandteile dieses Betreuungsvertrages sind die Verordnung sowie das Reglement über die schulergänzenden Tagesstrukturen der Politischen Gemeinde Rafz und der Schule Rafz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F201722" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D243A4F" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für Anmeldungen auf den Beginn eines neuen Schuljahres muss der Vertrag bis spätestens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>20. Juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Kinderhort Rägeboge eintreffen. Postadresse: Tannewäg 6, 8197 Rafz oder E-Mail an: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>susanna.feldmann@rafz.ch. Für jedes Kind ist ein separater Vertrag einzureichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DDC310" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439118E6" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bei freien Hortplätzen ist die Aufnahme auch während eines Schuljahres möglich. Über den Zeitpunkt des Eintritts entscheidet die Hortleitung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30751276" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165209B8" w14:textId="226B585D" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="005912BB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Besucht das Kind den Hort wegen Krankheit oder aus persönlichen Gründen nicht, melden die Erziehungsberechtigten es so früh wie möglich beim Hortteam ab. Absenzen können nicht kompensiert werden und werden verrechnet (Ausnahmen gemäss Art. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC71C5" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50976">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reglement über die schulergänzenden Tagesstrukturen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411E3B1C" w14:textId="236ECDE1" w:rsidR="005912BB" w:rsidRPr="00FF209A" w:rsidRDefault="005912BB" w:rsidP="00A50976">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+        <w:spacing w:before="600" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personalien des Kindes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F51BF89" w14:textId="77777777" w:rsidR="001A173F" w:rsidRDefault="001A173F" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D512887" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1412237031"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A823A6">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00316307">
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mädchen</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1485201124"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F3C7A">
-[...905 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Junge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8CA2B9" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474B91B0" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="437261353"/>
+          <w:placeholder>
+            <w:docPart w:val="D873B763ED384A6AB0B8B4E2EA43E5D6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3920D7CB" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="39CC515F" w14:textId="77777777" w:rsidR="0098435F" w:rsidRPr="00316307" w:rsidRDefault="0098435F" w:rsidP="00AD4CC9">
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> AUTOTEXT  " Leer"  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vorname: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1746022936"/>
+          <w:placeholder>
+            <w:docPart w:val="F4CE1C3B042E43BE8CA7BAC86C261155"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3C034BD5" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00560F29" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
-          <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geburtsdatum: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-851415865"/>
+          <w:placeholder>
+            <w:docPart w:val="DDEB02B413F14C5095A4F4915A3844E4"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="145F5C4D" w14:textId="3AA7DFB8" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00560F29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bürgerort / Nationalität: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1624682193"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="C23421413BFF4C8384BCA9065FB4522A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1E5042D9" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="005912BB" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muttersprache: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-601493056"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="94437163AD76452AAC47184693FB8991"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FE7F54" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2964B66A" w14:textId="5107B9D9" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konfession: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1303382522"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="17B6BC14" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078B82E9" w14:textId="77777777" w:rsidR="00FE7F54" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mundartkenntnisse (Schweizerdeutsch)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585A0E40" w14:textId="7B805E2A" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="00213A1B" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1539249575"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00155165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>keine</w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="755946448"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00155165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>wenig</w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1077748458"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00155165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>gut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EE483B" w14:textId="649D8F96" w:rsidR="00FE7F54" w:rsidRPr="00FE7F54" w:rsidRDefault="00FE7F54">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1641756C" w14:textId="2948513D" w:rsidR="005912BB" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bemerkungen</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1442264819"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3F0A643E" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00560F29" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9B8813" w14:textId="3DDBEFA3" w:rsidR="005912BB" w:rsidRPr="00FF209A" w:rsidRDefault="005912BB" w:rsidP="00A50976">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+        <w:spacing w:before="600" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personalien der Eltern</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/Erziehungsberechtigten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB405DF" w14:textId="77777777" w:rsidR="00FE7F54" w:rsidRDefault="00FE7F54" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F644BC" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FF209A" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mutter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Vater </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B7C621" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2268"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00963542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Sorgerecht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:id w:val="-983924970"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="570083910"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nein</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Sorgerecht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:id w:val="596841989"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="114097817"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="004804B4" w14:paraId="60BA56BA" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C388DB3" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="004804B4" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="455147968"/>
+                <w:placeholder>
+                  <w:docPart w:val="D562EE0BA8DF49B8924B61B8D4EC5220"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A0B7DC" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="004804B4" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="183330067"/>
+                <w:placeholder>
+                  <w:docPart w:val="2910BA4482344FB299FB087AF67705CA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="00CA26CA" w14:paraId="6527BE60" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679DF54F" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Vorname:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-1188283784"/>
+                <w:placeholder>
+                  <w:docPart w:val="938C95E4CA1648E082D28DA86F340E61"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D8CC70" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vorname:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="491923942"/>
+                <w:placeholder>
+                  <w:docPart w:val="7063AF2933D94A77B330C852EAC0B9A6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="00CA26CA" w14:paraId="3379CBD5" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BF52F9" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strasse: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="122123700"/>
+                <w:placeholder>
+                  <w:docPart w:val="44A5B3D1A64A4207AF37A8B6333A3662"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DEFC18" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Strasse:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-897278306"/>
+                <w:placeholder>
+                  <w:docPart w:val="0557ADA5E85D4C95BCC23DF8CDA614E9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="00CA26CA" w14:paraId="717BD31E" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="628D7D2C" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>PLZ, Ort:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-340848949"/>
+                <w:placeholder>
+                  <w:docPart w:val="BE7D9B7791FB4E62B803F943072A8C52"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6907F62C" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PLZ, Ort:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="183334975"/>
+                <w:placeholder>
+                  <w:docPart w:val="682D367F50AB4D368C4584376F3597A0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="00CA26CA" w14:paraId="0801AB63" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="365F1DA3" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Telefon Privat:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-447386546"/>
+                <w:placeholder>
+                  <w:docPart w:val="D8E6F51C57B04C729605C0B5894256DB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A00B3E1" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Telefon Privat:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="242534251"/>
+                <w:placeholder>
+                  <w:docPart w:val="63C7FB0F055944CDB1F3578B4BC059BF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="00CA26CA" w14:paraId="07C44D2C" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4318B720" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Telefon Gesch.:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-285279580"/>
+                <w:placeholder>
+                  <w:docPart w:val="2E9F54678D6C4594B075B256C1303C6A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26362F60" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Telefon Gesch.:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="1458916509"/>
+                <w:placeholder>
+                  <w:docPart w:val="97A8A884EE38454C83ED39C24CF8F3A6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="00CA26CA" w14:paraId="32FC1B48" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D1358D" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natel: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="1978178450"/>
+                <w:placeholder>
+                  <w:docPart w:val="76A2860CFD98481D86C430BE03B0903F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45002E46" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Natel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="326643910"/>
+                <w:placeholder>
+                  <w:docPart w:val="A43C75C4968441DF926E40FA7A81C725"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="00CA26CA" w14:paraId="5414FBDD" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAF698F" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="638690022"/>
+                <w:placeholder>
+                  <w:docPart w:val="5FA0B84BC3A14F4A8936A74063A9AB72"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4071429B" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-776026764"/>
+                <w:placeholder>
+                  <w:docPart w:val="31C3A841999A45A088997741E8EB0871"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560F29" w:rsidRPr="00CA26CA" w14:paraId="3A39C0DE" w14:textId="77777777" w:rsidTr="00E17038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440F3908" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muttersprache: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="2108999277"/>
+                <w:placeholder>
+                  <w:docPart w:val="5956B8BB7C724181A4AF1644C59F0799"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="170BC964" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00CA26CA" w:rsidRDefault="00560F29" w:rsidP="00E17038">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004804B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Muttersprache:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA26CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="2001233414"/>
+                <w:placeholder>
+                  <w:docPart w:val="622687056411407281CB25243BAF9B9D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00DC1609">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="54A8DFAF" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9A3103" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wird die Familie extern unterstützt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667621">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z.B. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667621">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>durch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beistand, Familienbegleitung usw.?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F572445" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00667621" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="2013334822"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00812260">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-963425181"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D173F5C" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00812260" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812260">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812260">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wenn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja, bitte Kontaktdaten und Schweigepflichtsentbindung beilegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE69386" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9619B4" w14:textId="0B9A6D19" w:rsidR="00560F29" w:rsidRPr="00560F29" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bemerkungen: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1813138422"/>
+          <w:placeholder>
+            <w:docPart w:val="43843AEC4575450F94FFCB41E95D4F26"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="45DEE866" w14:textId="7060B3AE" w:rsidR="00F2485E" w:rsidRPr="00FF209A" w:rsidRDefault="00F2485E" w:rsidP="00F2485E">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+        <w:spacing w:before="600" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organisatorisches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13867769" w14:textId="77777777" w:rsidR="00F2485E" w:rsidRDefault="00F2485E" w:rsidP="00F2485E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34639211" w14:textId="2418B90E" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kontaktadresse und Tel.-Nr. von Betreuungsperson bei regelmässiger Abwesenheit der Eltern.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:id w:val="-1366673080"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="61EEF0AC" w14:textId="54ABC881" w:rsidR="00560F29" w:rsidRPr="002C740B" w:rsidRDefault="00560F29" w:rsidP="002C740B">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1984AA64" w14:textId="04645AA4" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sind Besonderheiten vorhanden, die Ihr Kind innerhalb der Gruppe einschränken könnten?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:id w:val="-1816795056"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="40EB5807" w14:textId="505EAB2F" w:rsidR="00560F29" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="396A86E7" w14:textId="152B8072" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="002516F2" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sind </w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Allergien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Krankheiten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Asthma, Diabetes usw.) bekannt?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:id w:val="1422461798"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="7083A41C" w14:textId="51D7A037" w:rsidR="00560F29" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6857358B" w14:textId="74154EF9" w:rsidR="005912BB" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nimmt Ihr Kind regelmässig Medikamente ein?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243CA718" w14:textId="6B5CDD2A" w:rsidR="00403A67" w:rsidRPr="00667621" w:rsidRDefault="00213A1B" w:rsidP="00403A67">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1564639895"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C740B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00403A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A67" w:rsidRPr="002516F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1105180937"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C740B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00403A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E2F672" w14:textId="7581A738" w:rsidR="00403A67" w:rsidRDefault="00403A67" w:rsidP="00403A67">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812260">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812260">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wenn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja, bitte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002516F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Beiblatt</w:t>
+      </w:r>
+      <w:r w:rsidR="003844D0" w:rsidRPr="002516F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medikamentenabgabe ausfüllen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EE733B" w14:textId="77777777" w:rsidR="002516F2" w:rsidRDefault="002516F2" w:rsidP="00403A67">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C0B806" w14:textId="77777777" w:rsidR="002516F2" w:rsidRDefault="002516F2" w:rsidP="002516F2">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002516F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F046"/>
+      </w:r>
+      <w:r w:rsidRPr="002516F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Einverständniserklärung für Bild-/Ton- und Werkaufnahmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660BE88" w14:textId="77777777" w:rsidR="002516F2" w:rsidRPr="002516F2" w:rsidRDefault="002516F2" w:rsidP="002516F2">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte füllen Sie das </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002516F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Beiblatt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Einverständniserklärung für Bild-/Ton- und Werkaufnahmen aus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AF1F51" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FF209A" w:rsidRDefault="005912BB" w:rsidP="00A50976">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+        <w:spacing w:before="600" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versicherung und Arzt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30513C98" w14:textId="77777777" w:rsidR="005912BB" w:rsidRDefault="005912BB" w:rsidP="001A173F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A6FFED" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="001A173F" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haus-/Kinderarzt: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:id w:val="-1752956787"/>
+          <w:placeholder>
+            <w:docPart w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="15B4D69B" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="001A173F" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-      <w:permStart w:id="713638787" w:edGrp="everyone"/>
-[...29 lines deleted...]
-      <w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:id w:val="-226067809"/>
+          <w:placeholder>
+            <w:docPart w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5599B1ED" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="001A173F" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
-          <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...40 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Strasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>PLZ Ort</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="007C583A" w:rsidRPr="00316307">
-[...10 lines deleted...]
-      <w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:id w:val="1106539409"/>
+          <w:placeholder>
+            <w:docPart w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="044BC517" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
-          <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:id w:val="533860436"/>
+          <w:placeholder>
+            <w:docPart w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="69D4BDB9" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="001A173F" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
-          <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="clear" w:pos="4536"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Krankenversicherung:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:id w:val="-1184052917"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="217F4F28" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="001A173F" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
-          <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="6D9021DA" w14:textId="77777777" w:rsidR="0098435F" w:rsidRPr="00316307" w:rsidRDefault="0098435F" w:rsidP="00AD4CC9">
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name/Sektion: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:id w:val="-1972516126"/>
+          <w:placeholder>
+            <w:docPart w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1C084760" w14:textId="1CF06C98" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00560F29" w:rsidP="00560F29">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Für Beschädigungen durch das Kind oder den Verlust von persönlichen Wertgegenständen haften die Eltern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE8C58E" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FF209A" w:rsidRDefault="005912BB" w:rsidP="00A50976">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+        <w:spacing w:before="600" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hortbesuch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEFBCEB" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2F3F2B" w14:textId="545E5A7A" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
-          <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="4D6F9271" w14:textId="77777777" w:rsidR="0098435F" w:rsidRPr="00316307" w:rsidRDefault="0098435F" w:rsidP="00AD4CC9">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gewünschtes Eintrittsdatum: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1672947500"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="15970627" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD3BC1D" w14:textId="6396E4F2" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besuchsart während der Schulzeiten: </w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>utreffendes bitte ankreuzen. Falls ein von Ihnen gewünschtes Modul vorübergehend ausgebucht ist, werden wir umgehend mit Ihnen in Kontakt treten. An gesetzlichen Feiertagen findet keine Betreuung statt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE49C59" w14:textId="45C3C011" w:rsidR="002C740B" w:rsidRDefault="002C740B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AC238C" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00560F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434EC6D1" w14:textId="34B5DE3A" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00FA6D4F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
-[...648 lines deleted...]
-          <w:tab w:val="right" w:leader="underscore" w:pos="4395"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
-          <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
-[...324 lines deleted...]
-        <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7371"/>
+          <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...21 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Frühstüc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Di</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Fr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B70E657" w14:textId="77777777" w:rsidR="00A220AB" w:rsidRDefault="00A220AB" w:rsidP="00456491">
+    <w:p w14:paraId="44BD808F" w14:textId="7871CF59" w:rsidR="00FA6D4F" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00FA6D4F">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...28 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>07:00 Uhr – 08:00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="1377846601" w:edGrp="everyone"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="417370960"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...10 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-765075192"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...10 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1808965660"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...10 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-377324051"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...8 lines deleted...]
-    <w:p w14:paraId="35419EA1" w14:textId="77777777" w:rsidR="00A220AB" w:rsidRDefault="00A220AB" w:rsidP="00456491">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="331728319"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="458C02B5" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="7371"/>
+          <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="316F4641" w14:textId="77777777" w:rsidR="00C43A57" w:rsidRPr="00C43A57" w:rsidRDefault="00C43A57" w:rsidP="00456491">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="43492174"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2750B04C" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-771777178"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind wird gebracht um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1059436164"/>
+          <w:placeholder>
+            <w:docPart w:val="2F0681BCE6954AF5A0D7DEA75A448FE8"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr </w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29" w:rsidRPr="003273AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abgeholt um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="173155794"/>
+          <w:placeholder>
+            <w:docPart w:val="2F0681BCE6954AF5A0D7DEA75A448FE8"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3382F3B4" w14:textId="77777777" w:rsidR="00FA6D4F" w:rsidRPr="00FE7F54" w:rsidRDefault="00FA6D4F" w:rsidP="001A173F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F089EAC" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Mittagstisch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mo</w:t>
       </w:r>
-      <w:r w:rsidR="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Di</w:t>
       </w:r>
-      <w:r w:rsidR="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Mi</w:t>
       </w:r>
-      <w:r w:rsidR="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Do</w:t>
       </w:r>
-      <w:r w:rsidR="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Fr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E6F532" w14:textId="5470639B" w:rsidR="00C43A57" w:rsidRDefault="00A220AB" w:rsidP="00456491">
+    <w:p w14:paraId="28BBFE75" w14:textId="026C38DE" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00FA6D4F">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...36 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>12:00 Uhr bis 14:00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="366237585" w:edGrp="everyone"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1242791454"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="333499078"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="2118334010"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1633630874"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...8 lines deleted...]
-    <w:p w14:paraId="7B5940DF" w14:textId="77777777" w:rsidR="00A220AB" w:rsidRPr="00C43A57" w:rsidRDefault="00A220AB" w:rsidP="00456491">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="926154703"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3263B3EC" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2A1AB6AE" w14:textId="77777777" w:rsidR="00C43A57" w:rsidRPr="00C43A57" w:rsidRDefault="00CB09BF" w:rsidP="00456491">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-254218340"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FA3462" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1613814327"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind wird gebracht um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-484160001"/>
+          <w:placeholder>
+            <w:docPart w:val="B3A47211C62F4B26B4B8920D29C3D216"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr </w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29" w:rsidRPr="003273AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abgeholt um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1942021762"/>
+          <w:placeholder>
+            <w:docPart w:val="B3A47211C62F4B26B4B8920D29C3D216"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D14D762" w14:textId="77777777" w:rsidR="00FA6D4F" w:rsidRPr="00FE7F54" w:rsidRDefault="00FA6D4F" w:rsidP="001A173F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...29 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2C5C86" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nachmittag 1, inkl. Mittagstisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mo</w:t>
       </w:r>
-      <w:r w:rsidR="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Di</w:t>
       </w:r>
-      <w:r w:rsidR="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Mi</w:t>
       </w:r>
-      <w:r w:rsidR="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Do</w:t>
       </w:r>
-      <w:r w:rsidR="00A220AB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Fr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDEFADD" w14:textId="77777777" w:rsidR="00C43A57" w:rsidRDefault="003F3C7A" w:rsidP="00456491">
+    <w:p w14:paraId="46E64DEE" w14:textId="67FD76D2" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00FA6D4F">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>12:00 Uhr bis 16:00 Uhr</w:t>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="1092102578" w:edGrp="everyone"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1605761615"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A220AB">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="389076554"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A220AB">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="889159396"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A220AB">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1180624737"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C43A57" w:rsidRPr="00C43A57">
-[...8 lines deleted...]
-    <w:p w14:paraId="4E4ADF54" w14:textId="77777777" w:rsidR="00CB09BF" w:rsidRDefault="00CB09BF" w:rsidP="00456491">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-385022308"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="29B62A50" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="29667AB3" w14:textId="77777777" w:rsidR="00CB09BF" w:rsidRPr="00C43A57" w:rsidRDefault="00CB09BF" w:rsidP="00CB09BF">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-818184926"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C820E43" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-323123593"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind wird gebracht um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-241187593"/>
+          <w:placeholder>
+            <w:docPart w:val="01FF41ADFD264B57AAA8CD7044D5C89B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr </w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29" w:rsidRPr="003273AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abgeholt um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1449002863"/>
+          <w:placeholder>
+            <w:docPart w:val="01FF41ADFD264B57AAA8CD7044D5C89B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4887B8" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...29 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558B52AB" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nachmittag 2, inkl. Mittagstisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mo</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Di</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Mi</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Do</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Fr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7DEF0E" w14:textId="77777777" w:rsidR="00CB09BF" w:rsidRDefault="00CB09BF" w:rsidP="00CB09BF">
+    <w:p w14:paraId="5CEF4622" w14:textId="009633E8" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00FA6D4F">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...36 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>12:00 Uhr – 18:00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="917965328" w:edGrp="everyone"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="601995067"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1010288499"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-858279491"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...6 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="145092502"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C43A57">
-[...8 lines deleted...]
-    <w:p w14:paraId="0948D79D" w14:textId="77777777" w:rsidR="003F3C7A" w:rsidRDefault="003F3C7A" w:rsidP="003F3C7A">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1217500858"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="17AD0028" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="4A844840" w14:textId="77777777" w:rsidR="003F3C7A" w:rsidRPr="00C43A57" w:rsidRDefault="003F3C7A" w:rsidP="003F3C7A">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1218322803"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EBAAE3" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="2003386223"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind wird gebracht um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-453168586"/>
+          <w:placeholder>
+            <w:docPart w:val="898084D173AD44E0AF75267E57CCFF0E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr </w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29" w:rsidRPr="003273AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abgeholt um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1908597275"/>
+          <w:placeholder>
+            <w:docPart w:val="898084D173AD44E0AF75267E57CCFF0E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62626249" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...91 lines deleted...]
-    <w:p w14:paraId="4FD48B27" w14:textId="517DE702" w:rsidR="003F3C7A" w:rsidRDefault="006C17CE" w:rsidP="003F3C7A">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736185D9" w14:textId="79B7AF46" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...36 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nachmittag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="870339190" w:edGrp="everyone"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="27EB3115" w14:textId="77777777" w:rsidR="00A220AB" w:rsidRPr="00C43A57" w:rsidRDefault="00A220AB" w:rsidP="00456491">
+    </w:p>
+    <w:p w14:paraId="5968FF61" w14:textId="2B3164D9" w:rsidR="00830633" w:rsidRDefault="00830633" w:rsidP="00FA6D4F">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="6237"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="04C6CB46" w14:textId="77777777" w:rsidR="005B7CCB" w:rsidRDefault="005B7CCB" w:rsidP="005B7CCB">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nach dem Nachmittags-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F58D548" w14:textId="55ADA86E" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="00830633" w:rsidP="00FA6D4F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4253"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unterricht</w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bis 18:00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1457911598"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-2129076"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1359541405"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-2045209253"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="533165037"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7C175ED4" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-206339577"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279DF184" w14:textId="77777777" w:rsidR="00560F29" w:rsidRPr="00FE7F54" w:rsidRDefault="00213A1B" w:rsidP="00560F29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1703008420"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind wird gebracht um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="184016533"/>
+          <w:placeholder>
+            <w:docPart w:val="A543C16E75A54434A3178D591386AE18"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr </w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29" w:rsidRPr="003273AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abgeholt um </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1944807289"/>
+          <w:placeholder>
+            <w:docPart w:val="A543C16E75A54434A3178D591386AE18"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00560F29" w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00560F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B1F57E" w14:textId="77777777" w:rsidR="00560F29" w:rsidRDefault="00560F29" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7792FBFA" w14:textId="7327CB5F" w:rsidR="005912BB" w:rsidRPr="001A173F" w:rsidRDefault="00A50976" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F046"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="001A173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bitte legen Sie den aktuellen Stundenplan Ihres Kindes bei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5970EB55" w14:textId="77777777" w:rsidR="0002623E" w:rsidRDefault="0002623E" w:rsidP="005B7CCB">
+    <w:p w14:paraId="5CD99982" w14:textId="77777777" w:rsidR="005912BB" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D541D7" w14:textId="25921AFC" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Während den Schulferien ist der Hort ganztags von 07:00 Uhr bis 18:00 Uhr geöffnet. Es werden folgende Ferienmodule angeboten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284BD7DB" w14:textId="3E23D7E3" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="4253"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...64 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Morgen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>07:00 Uhr bis 12:00 Uhr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BB3199" w14:textId="77777777" w:rsidR="00CB09BF" w:rsidRDefault="00CB09BF" w:rsidP="00CB09BF">
+    <w:p w14:paraId="00A4C50E" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="001A173F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2552"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Mittagstisch</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>12:00 Uhr bis 14:00 Uhr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526A7D7E" w14:textId="77777777" w:rsidR="00CB09BF" w:rsidRDefault="00CB09BF" w:rsidP="00CB09BF">
+    <w:p w14:paraId="4C284B0E" w14:textId="77777777" w:rsidR="005912BB" w:rsidRDefault="005912BB" w:rsidP="001A173F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2552"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nachmittag</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>14:00 Uhr bis 18:00 Uhr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5D2C7B" w14:textId="77777777" w:rsidR="00CB09BF" w:rsidRPr="005B7CCB" w:rsidRDefault="00D67CC1" w:rsidP="00CB09BF">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="40D42EEE" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Für die Ferienbetreuung müssen die Kinder separat angemeldet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43803F21" w14:textId="77777777" w:rsidR="005B7CCB" w:rsidRDefault="005B7CCB" w:rsidP="005B7CCB">
-[...457 lines deleted...]
-        <w:r w:rsidR="009C14A2" w:rsidRPr="009C14A2">
+    <w:p w14:paraId="2EBC41BC" w14:textId="77777777" w:rsidR="00A50976" w:rsidRPr="00995366" w:rsidRDefault="00A50976" w:rsidP="00A50976">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für die Betreuung während den Ferien und an unterrichtsfreien Tagen müssen separate Anmeldungen erfolgen. Die entsprechenden Formulare finden Sie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995366">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unter: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00995366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
-            <w:lang w:eastAsia="de-CH"/>
           </w:rPr>
           <w:t>www.schule-rafz.ch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C14A2">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+      <w:r w:rsidRPr="00995366">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBB7C82" w14:textId="77777777" w:rsidR="00D14570" w:rsidRDefault="00D14570" w:rsidP="007C583A">
-[...49 lines deleted...]
-    <w:p w14:paraId="62FB9189" w14:textId="77777777" w:rsidR="00503D0F" w:rsidRDefault="00503D0F" w:rsidP="00A73546">
+    <w:p w14:paraId="073282C5" w14:textId="77777777" w:rsidR="00A50976" w:rsidRPr="00FE7F54" w:rsidRDefault="00A50976" w:rsidP="00A50976">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kündigungen und Teilkündigungen sind unter Einhaltung einer Frist von einem Monat auf das Ende eines Monats möglich. Kündigungen erfolgen schriftlich an die Schulverwaltung. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E51C997" w14:textId="77777777" w:rsidR="00A50976" w:rsidRDefault="00A50976" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E35389" w14:textId="57E9440D" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="00995366" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mit meiner Unterschrift bestätige ich, dass ich</w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vom Reglement über die schulergänzenden Tagesstrukturen (gültig ab 01.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) und dem aktuellen Gebührentarif Kenntnis genommen und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mich damit ausdrücklich einverstanden </w:t>
+      </w:r>
+      <w:r w:rsidR="005912BB" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>erkläre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0108A53C" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Die vereinbarten Betreuungsmodule werden durch die Schulverwaltung in Rechnung gestellt und sind innert 30 Tagen zu begleichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B7A8F1" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A4B6DE" w14:textId="315EAB93" w:rsidR="00BA18A2" w:rsidRDefault="006D2DAE" w:rsidP="006D2DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
-          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+          <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Die Unterschrift der Hortleitung bestätigt die Aufnahme</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D0F">
+        <w:t xml:space="preserve">Ort, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA18A2" w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA18A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="680B1859" w14:textId="77777777" w:rsidR="00503D0F" w:rsidRDefault="00503D0F" w:rsidP="00503D0F">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA18A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA18A2" w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Unterschrift Eltern</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA18A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/Erziehungsberechtigte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25082171" w14:textId="77777777" w:rsidR="00BA18A2" w:rsidRDefault="00BA18A2" w:rsidP="00BA18A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F7A7C5" w14:textId="77777777" w:rsidR="00BA18A2" w:rsidRDefault="00BA18A2" w:rsidP="00BA18A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EEC017E" w14:textId="77777777" w:rsidR="00BA18A2" w:rsidRDefault="00BA18A2" w:rsidP="00BA18A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F01F8D9" w14:textId="77777777" w:rsidR="00BA18A2" w:rsidRDefault="00BA18A2" w:rsidP="00BA18A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B4478A" w14:textId="77777777" w:rsidR="00BA18A2" w:rsidRDefault="00BA18A2" w:rsidP="00BA18A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74296780" w14:textId="77777777" w:rsidR="00BA18A2" w:rsidRPr="00CB6776" w:rsidRDefault="00BA18A2" w:rsidP="00BA18A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CCCFEF" w14:textId="77777777" w:rsidR="003273AE" w:rsidRDefault="003273AE" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F022462" w14:textId="77777777" w:rsidR="00BA18A2" w:rsidRDefault="00BA18A2" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CD71AC" w14:textId="77777777" w:rsidR="00BA18A2" w:rsidRDefault="00BA18A2" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18284AE3" w14:textId="1CDD748C" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Die Unterschrift der Hortleitung bestätigt die Aufnahme per Aufnahmedatum in die angegebenen Module an den gewünschten Tagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCDA0C2" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="005912BB" w:rsidP="00DC71C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40860C94" w14:textId="0895CA6D" w:rsidR="00F345D9" w:rsidRDefault="006D2DAE" w:rsidP="006D2DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
-          <w:tab w:val="left" w:leader="underscore" w:pos="8505"/>
+          <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-176"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0CB1F789" w14:textId="77777777" w:rsidR="00503D0F" w:rsidRDefault="003F2145" w:rsidP="003F2145">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk230783908"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ort, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F345D9" w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00F345D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F345D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F345D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F345D9" w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="00F345D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Hortleitung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719D5A03" w14:textId="77777777" w:rsidR="00F345D9" w:rsidRDefault="00F345D9" w:rsidP="00F345D9">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="underscore" w:pos="3969"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C931389" w14:textId="77777777" w:rsidR="00F345D9" w:rsidRDefault="00F345D9" w:rsidP="00F345D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4405DE5D" w14:textId="49D0F44B" w:rsidR="00CB6776" w:rsidRPr="00F345D9" w:rsidRDefault="00F345D9" w:rsidP="00F345D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Datum</w:t>
-      </w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="26390FA0" w14:textId="62C53EC4" w:rsidR="003844D0" w:rsidRPr="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Beiblatt 1: Medikamentenabgabe durch das Hortpersonal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76193966" w14:textId="77777777" w:rsidR="003844D0" w:rsidRPr="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BBFAD0" w14:textId="77777777" w:rsidR="003844D0" w:rsidRPr="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0691C1AD" w14:textId="77777777" w:rsidR="003844D0" w:rsidRPr="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547A8E14" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="003844D0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Vor- und Nachn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ame des Kindes:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2271F726" w14:textId="77777777" w:rsidR="00503D0F" w:rsidRDefault="00503D0F" w:rsidP="00503D0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="80886070"/>
+          <w:placeholder>
+            <w:docPart w:val="1FD0A30357CE483C9D32399A1989C2AC"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7CA981AF" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="003844D0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE11069" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="003844D0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Medikament (Name)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1337149092"/>
+          <w:placeholder>
+            <w:docPart w:val="1FD0A30357CE483C9D32399A1989C2AC"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0E3F4D1C" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="003844D0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dosierung (Menge)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-286116415"/>
+          <w:placeholder>
+            <w:docPart w:val="1FD0A30357CE483C9D32399A1989C2AC"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2D7DF128" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="003844D0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dosierung (wie oft)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1016351061"/>
+          <w:placeholder>
+            <w:docPart w:val="1FD0A30357CE483C9D32399A1989C2AC"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="53995808" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="003844D0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD31634" w14:textId="77777777" w:rsidR="009966B0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie lange soll das Medikament abgegeben werden? </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:id w:val="-1315947080"/>
+        <w:placeholder>
+          <w:docPart w:val="1FD0A30357CE483C9D32399A1989C2AC"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="0907A6EE" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="003844D0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="9070"/>
+            </w:tabs>
+            <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="16BC1E4E" w14:textId="64DBB4F6" w:rsidR="003844D0" w:rsidRPr="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E3555A" w14:textId="77777777" w:rsidR="003844D0" w:rsidRPr="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314E2E52" w14:textId="77777777" w:rsidR="003844D0" w:rsidRPr="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F53C45A" w14:textId="77777777" w:rsidR="003844D0" w:rsidRPr="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C11771E" w14:textId="2DADC9D2" w:rsidR="003844D0" w:rsidRDefault="006D2DAE" w:rsidP="006D2DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
-          <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ort, </w:t>
+      </w:r>
+      <w:r w:rsidR="003844D0" w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidR="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003844D0" w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Unterschrift Eltern</w:t>
+      </w:r>
+      <w:r w:rsidR="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/Erziehungsberechtigte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263679D3" w14:textId="77777777" w:rsidR="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7CB720" w14:textId="77777777" w:rsidR="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641FE6DD" w14:textId="41FF9A3F" w:rsidR="00520A26" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D06C26" w14:textId="77777777" w:rsidR="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18779B88" w14:textId="77777777" w:rsidR="003844D0" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EA221F" w14:textId="04368393" w:rsidR="00CB6776" w:rsidRDefault="003844D0" w:rsidP="003844D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A625BEB" w14:textId="77777777" w:rsidR="00CB6776" w:rsidRDefault="00CB6776">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B8AB13" w14:textId="7436ED6A" w:rsidR="00CB6776" w:rsidRPr="00CB6776" w:rsidRDefault="00CB6776" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Text9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Beiblatt 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Einverständniserklärung für Bild-/Ton- und Werkaufnahmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F87D484" w14:textId="77777777" w:rsidR="00CB6776" w:rsidRDefault="00CB6776" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F803B7" w14:textId="4CAFD83C" w:rsidR="00CB6776" w:rsidRPr="00CB6776" w:rsidRDefault="00CB6776" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Diese Einverständniserklärung ist gültig bis auf Widerruf.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sie haben jederzeit die Möglichkeit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ihre Einverständniserklärung zu ändern oder zu widerrufen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F092E9" w14:textId="77777777" w:rsidR="00CB6776" w:rsidRPr="00CB6776" w:rsidRDefault="00CB6776" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Die Aufnahmen werden nach Gebrauch entweder nachhause gegeben oder vernichtet.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5D688406" w14:textId="77777777" w:rsidR="00CB6776" w:rsidRDefault="00CB6776" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0419A176" w14:textId="77777777" w:rsidR="00CB6776" w:rsidRPr="00CB6776" w:rsidRDefault="00CB6776" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0592BD2E" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="003844D0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Vor- und Nachn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ame des Kindes:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1075086039"/>
+          <w:placeholder>
+            <w:docPart w:val="C416B0E368DC40DB947DB56D4D603B5A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0FF53477" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00596EEE" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Klasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1671637358"/>
+          <w:placeholder>
+            <w:docPart w:val="C416B0E368DC40DB947DB56D4D603B5A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4CEA62AA" w14:textId="77777777" w:rsidR="009966B0" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D7FEC1" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Hiermit erklären wir uns einverstanden für</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37551AA4" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EBC7F7" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00596EEE" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E632606" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="00213A1B" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1671086108"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009966B0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="2120636821"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009966B0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Einzelfotos (z.B. Geburtstag, Schatzkistenbuch</w:t>
+      </w:r>
+      <w:r w:rsidR="009966B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und dergleichen</w:t>
+      </w:r>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB67F1C" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70372139" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="00213A1B" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-4831851"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009966B0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-662473503"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009966B0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gruppenfotos (z.B. Ausflüge)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E026F90" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7E9180" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="00213A1B" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-175419510"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009966B0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="797729880"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009966B0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tonaufnahmen (z.B. Vorlesetext, Gedicht, Garageband, Lied</w:t>
+      </w:r>
+      <w:r w:rsidR="009966B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und dergleichen</w:t>
+      </w:r>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A09918" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="009966B0" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341DED09" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB6776" w:rsidRDefault="00213A1B" w:rsidP="009966B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-183525306"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009966B0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00FE7F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1239365425"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009966B0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Videoaufnahmen (z.B. Rollenspiel, Theate</w:t>
+      </w:r>
+      <w:r w:rsidR="009966B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>r und dergleichen</w:t>
+      </w:r>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FAD9CA" w14:textId="77777777" w:rsidR="00596EEE" w:rsidRPr="00CB6776" w:rsidRDefault="00596EEE" w:rsidP="00596EEE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5185EEAD" w14:textId="77777777" w:rsidR="00596EEE" w:rsidRDefault="00596EEE" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7363B4EF" w14:textId="77777777" w:rsidR="00796E40" w:rsidRDefault="00796E40" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DA234C" w14:textId="77777777" w:rsidR="00796E40" w:rsidRDefault="00796E40" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF7B82E" w14:textId="77777777" w:rsidR="00596EEE" w:rsidRPr="00CB6776" w:rsidRDefault="00596EEE" w:rsidP="00CB6776">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB7786C" w14:textId="144EBC6E" w:rsidR="00596EEE" w:rsidRDefault="006D2DAE" w:rsidP="006D2DAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ort, </w:t>
+      </w:r>
+      <w:r w:rsidR="00596EEE" w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00596EEE" w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Unterschrift Eltern</w:t>
+      </w:r>
+      <w:r w:rsidR="00596EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/Erziehungsberechtigte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F93CF61" w14:textId="77777777" w:rsidR="00596EEE" w:rsidRDefault="00596EEE" w:rsidP="00596EEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448797BA" w14:textId="77777777" w:rsidR="00596EEE" w:rsidRDefault="00596EEE" w:rsidP="00596EEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D48C18" w14:textId="77777777" w:rsidR="00596EEE" w:rsidRDefault="00596EEE" w:rsidP="00596EEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150F402D" w14:textId="77777777" w:rsidR="00596EEE" w:rsidRDefault="00596EEE" w:rsidP="00596EEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051DAE75" w14:textId="77777777" w:rsidR="00596EEE" w:rsidRDefault="00596EEE" w:rsidP="00596EEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9091CF" w14:textId="41160009" w:rsidR="003844D0" w:rsidRPr="00CB6776" w:rsidRDefault="00596EEE" w:rsidP="00596EEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003844D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003844D0" w:rsidRPr="00CB6776" w:rsidSect="005912BB">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2269" w:right="851" w:bottom="1134" w:left="1985" w:header="567" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34505435" w14:textId="77777777" w:rsidR="00F16FFA" w:rsidRDefault="00F16FFA">
+    <w:p w14:paraId="304DE155" w14:textId="77777777" w:rsidR="00C739C4" w:rsidRDefault="00C739C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1382ECA7" w14:textId="77777777" w:rsidR="00F16FFA" w:rsidRDefault="00F16FFA">
+    <w:p w14:paraId="0FAB75AE" w14:textId="77777777" w:rsidR="00C739C4" w:rsidRDefault="00C739C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...35 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C06F743" w14:textId="10C72BE4" w:rsidR="006A5A9F" w:rsidRPr="003F2145" w:rsidRDefault="00CC6FF1" w:rsidP="00A73546">
+  <w:p w14:paraId="53E83D9A" w14:textId="2F312884" w:rsidR="005912BB" w:rsidRPr="003F2145" w:rsidRDefault="005912BB" w:rsidP="00A73546">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:ind w:left="-1134" w:right="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C14A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFC000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Schulverwaltung</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">, Dorfstrasse 7, Postfach 113, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, </w:t>
+      <w:t>, Dorfstrasse 7, Postfach 11</w:t>
     </w:r>
-    <w:r w:rsidR="0051504A">
+    <w:r w:rsidR="00051754">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t>www.schule-rafz.ch</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="0051504A">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, www.schule-rafz.ch</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C219F2" w:rsidRPr="00C219F2">
+    <w:r w:rsidRPr="00C219F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C219F2" w:rsidRPr="00C219F2">
+    <w:r w:rsidRPr="00C219F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="003F2145">
+    <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F885D30" w14:textId="0E24AAD6" w:rsidR="00D259E6" w:rsidRPr="00363557" w:rsidRDefault="00363557" w:rsidP="00A73546">
+  <w:p w14:paraId="64548E0D" w14:textId="261C6B60" w:rsidR="005912BB" w:rsidRPr="00363557" w:rsidRDefault="005912BB" w:rsidP="00A73546">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:left="-1134" w:right="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C14A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFC000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Schulverwaltung</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">, Dorfstrasse 7, Postfach 113, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, </w:t>
+      <w:t>, Dorfstrasse 7, Postfach 11</w:t>
     </w:r>
-    <w:r w:rsidR="0051504A">
+    <w:r w:rsidR="00051754">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t>www.schule-rafz.ch</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="0051504A">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, www.schule-rafz.ch</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C219F2" w:rsidRPr="00C219F2">
+    <w:r w:rsidRPr="00C219F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C219F2" w:rsidRPr="00C219F2">
+    <w:r w:rsidRPr="00C219F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00A73546" w:rsidRPr="00E1281C">
+    <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09231F03" w14:textId="77777777" w:rsidR="00F16FFA" w:rsidRDefault="00F16FFA">
+    <w:p w14:paraId="12AD2BCE" w14:textId="77777777" w:rsidR="00C739C4" w:rsidRDefault="00C739C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C490544" w14:textId="77777777" w:rsidR="00F16FFA" w:rsidRDefault="00F16FFA">
+    <w:p w14:paraId="4B11A542" w14:textId="77777777" w:rsidR="00C739C4" w:rsidRDefault="00C739C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="233B8F25" w14:textId="77777777" w:rsidR="006A5A9F" w:rsidRDefault="006A5A9F" w:rsidP="00A73546">
+  <w:p w14:paraId="203907C3" w14:textId="50EE1E28" w:rsidR="005912BB" w:rsidRPr="002516F2" w:rsidRDefault="002516F2" w:rsidP="00045C0C">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
-      <w:ind w:left="-1673"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="002516F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Schulergänzende Tagesstrukturen, Anmeldung Betreuungsvertag</w:t>
+    </w:r>
+    <w:r w:rsidR="00045C0C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>V20260527</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="297C5D86" w14:textId="77777777" w:rsidR="00D259E6" w:rsidRDefault="00363557" w:rsidP="00CC6FF1">
+  <w:p w14:paraId="2961A52E" w14:textId="77777777" w:rsidR="005912BB" w:rsidRDefault="005912BB" w:rsidP="00CC6FF1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="-1843"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="130E5803" wp14:editId="285315BA">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C26469E" wp14:editId="336FD53F">
           <wp:extent cx="7329600" cy="694250"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="6" name="Grafik 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -4963,523 +8501,462 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7329600" cy="694250"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="379B6885"/>
+    <w:nsid w:val="6CDC7419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E9F294B0"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="62F265FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0807000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...40 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="60177264">
+  <w:num w:numId="1" w16cid:durableId="1528837034">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...3 lines deleted...]
-  <w:consecutiveHyphenLimit w:val="3"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="eUrZ8EKNHjQ8dB0vXfLVZVNnV0dJqQH4VztRtv5ZkBtJx277hk7mAy/TedzZI1rxBEneFxxgvjpl7MElBawx9Q==" w:salt="qmLf2GvSKsF2uNXIJTJ8lA=="/>
+  <w:styleLockTheme/>
+  <w:styleLockQFSet/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00434B21"/>
-[...160 lines deleted...]
-    <w:rsid w:val="00FD24EC"/>
+    <w:rsidRoot w:val="00134801"/>
+    <w:rsid w:val="00045C0C"/>
+    <w:rsid w:val="00046CEF"/>
+    <w:rsid w:val="00051754"/>
+    <w:rsid w:val="00134801"/>
+    <w:rsid w:val="00155165"/>
+    <w:rsid w:val="001A173F"/>
+    <w:rsid w:val="00213A1B"/>
+    <w:rsid w:val="002516F2"/>
+    <w:rsid w:val="00293651"/>
+    <w:rsid w:val="002C740B"/>
+    <w:rsid w:val="003273AE"/>
+    <w:rsid w:val="0035149A"/>
+    <w:rsid w:val="003844D0"/>
+    <w:rsid w:val="003B70A5"/>
+    <w:rsid w:val="003F7FFC"/>
+    <w:rsid w:val="00400A31"/>
+    <w:rsid w:val="00403A67"/>
+    <w:rsid w:val="00520A26"/>
+    <w:rsid w:val="00560F29"/>
+    <w:rsid w:val="005752F5"/>
+    <w:rsid w:val="005912BB"/>
+    <w:rsid w:val="00596EEE"/>
+    <w:rsid w:val="005A7213"/>
+    <w:rsid w:val="005B1820"/>
+    <w:rsid w:val="00667621"/>
+    <w:rsid w:val="006D2DAE"/>
+    <w:rsid w:val="00747A14"/>
+    <w:rsid w:val="00796E40"/>
+    <w:rsid w:val="008012E1"/>
+    <w:rsid w:val="00812260"/>
+    <w:rsid w:val="00821757"/>
+    <w:rsid w:val="00830633"/>
+    <w:rsid w:val="008748B1"/>
+    <w:rsid w:val="008839AE"/>
+    <w:rsid w:val="008D6372"/>
+    <w:rsid w:val="00946BCE"/>
+    <w:rsid w:val="00963542"/>
+    <w:rsid w:val="0097160B"/>
+    <w:rsid w:val="00995366"/>
+    <w:rsid w:val="009966B0"/>
+    <w:rsid w:val="00A4700C"/>
+    <w:rsid w:val="00A50976"/>
+    <w:rsid w:val="00BA18A2"/>
+    <w:rsid w:val="00C5420D"/>
+    <w:rsid w:val="00C739C4"/>
+    <w:rsid w:val="00CB6776"/>
+    <w:rsid w:val="00DC71C5"/>
+    <w:rsid w:val="00E15113"/>
+    <w:rsid w:val="00E67C09"/>
+    <w:rsid w:val="00E81C95"/>
+    <w:rsid w:val="00EA02E3"/>
+    <w:rsid w:val="00F2485E"/>
+    <w:rsid w:val="00F345D9"/>
+    <w:rsid w:val="00F75AA4"/>
+    <w:rsid w:val="00FA6D4F"/>
+    <w:rsid w:val="00FB127D"/>
+    <w:rsid w:val="00FB55F3"/>
+    <w:rsid w:val="00FE7F54"/>
+    <w:rsid w:val="00FF209A"/>
+    <w:rsid w:val="00FF2191"/>
+    <w:rsid w:val="00FF33FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="29697"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B62CAA0"/>
+  <w14:docId w14:val="4F27B03E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CD25CD89-8614-46C8-9435-9852FCC4C9F6}"/>
+  <w15:docId w15:val="{F285D80C-1FBF-4082-ADD7-E368A8AF71C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
-        <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...12 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5628,304 +9105,2729 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005912BB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zitat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00134801"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextkrperZchn"/>
+    <w:rsid w:val="005912BB"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
+    <w:name w:val="Textkörper Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper"/>
+    <w:rsid w:val="005912BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005912BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005912BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:rsid w:val="005912BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
-[...3 lines deleted...]
-    <w:rsid w:val="000B46B8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:rsid w:val="005912BB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...35 lines deleted...]
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="00D14570"/>
+    <w:rsid w:val="005912BB"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560F29"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00560F29"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="161631588">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="224879299">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="489954407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="496071980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="629360866">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="958493556">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1294288113">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1393651361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1784378170">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2106225919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schule-rafz.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schule-rafz.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D873B763ED384A6AB0B8B4E2EA43E5D6"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FB21C694-37F5-4330-9412-B9D0D14CF51B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="D873B763ED384A6AB0B8B4E2EA43E5D61"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F4CE1C3B042E43BE8CA7BAC86C261155"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3751D6F4-88A4-4859-A33D-37C633C62B17}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="F4CE1C3B042E43BE8CA7BAC86C2611551"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DDEB02B413F14C5095A4F4915A3844E4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E55EF0D1-C832-4C62-99FA-19BA4D259E11}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="DDEB02B413F14C5095A4F4915A3844E41"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E9439F4D-A742-4478-A6C9-779A285E792A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C">
+          <w:r w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C23421413BFF4C8384BCA9065FB4522A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD8AEC65-14A6-4928-98FA-D0C2EC4F9725}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="C23421413BFF4C8384BCA9065FB4522A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="94437163AD76452AAC47184693FB8991"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{902A78B5-8D20-4913-BE16-00EB50FE8DAE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="94437163AD76452AAC47184693FB8991"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E72177">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D562EE0BA8DF49B8924B61B8D4EC5220"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E71BCCE9-4954-4449-AB90-521A6E0B3B7D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="D562EE0BA8DF49B8924B61B8D4EC5220"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2910BA4482344FB299FB087AF67705CA"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6CDFAEC6-B3B5-488B-A2E9-A117671DED2B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="2910BA4482344FB299FB087AF67705CA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="938C95E4CA1648E082D28DA86F340E61"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3318C0FD-337B-4DE1-8608-A681BE1B8439}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="938C95E4CA1648E082D28DA86F340E61"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7063AF2933D94A77B330C852EAC0B9A6"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6EA2F706-6A80-4DB3-A8EB-DC8A19A3EEA0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="7063AF2933D94A77B330C852EAC0B9A6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="44A5B3D1A64A4207AF37A8B6333A3662"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{465AD164-517F-425F-B2A1-B9B837048477}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="44A5B3D1A64A4207AF37A8B6333A3662"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0557ADA5E85D4C95BCC23DF8CDA614E9"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0DDA91CB-6E14-4CCC-8AD1-300C57D44F7E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="0557ADA5E85D4C95BCC23DF8CDA614E9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BE7D9B7791FB4E62B803F943072A8C52"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C96370C3-6F39-4162-AF9F-084B9261BAAC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="BE7D9B7791FB4E62B803F943072A8C52"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="682D367F50AB4D368C4584376F3597A0"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BD2DE1E-8997-433B-80D9-31565676780C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="682D367F50AB4D368C4584376F3597A0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D8E6F51C57B04C729605C0B5894256DB"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{685BCBEE-3E70-4A3C-8704-CA03A20AB633}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="D8E6F51C57B04C729605C0B5894256DB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="63C7FB0F055944CDB1F3578B4BC059BF"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1DDACA71-8029-4435-8280-933C39FBE52A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="63C7FB0F055944CDB1F3578B4BC059BF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E9F54678D6C4594B075B256C1303C6A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3C663332-FDD8-4269-9807-F85A38802E96}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="2E9F54678D6C4594B075B256C1303C6A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="97A8A884EE38454C83ED39C24CF8F3A6"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6397E375-2EC0-4BD5-BCC7-13804A6CD016}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="97A8A884EE38454C83ED39C24CF8F3A6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="76A2860CFD98481D86C430BE03B0903F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CB5FF014-3A94-4191-8AE7-A4BCDBBB8F48}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="76A2860CFD98481D86C430BE03B0903F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A43C75C4968441DF926E40FA7A81C725"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{48578AB7-ECF2-4799-AF29-CEA5EEAA0EB2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="A43C75C4968441DF926E40FA7A81C725"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5FA0B84BC3A14F4A8936A74063A9AB72"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{80FD65B7-54CC-4073-AB81-C8111848F6D6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="5FA0B84BC3A14F4A8936A74063A9AB72"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31C3A841999A45A088997741E8EB0871"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6861799A-2FB9-4CF2-A2FC-24AE0721698B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="31C3A841999A45A088997741E8EB0871"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5956B8BB7C724181A4AF1644C59F0799"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8FF34EFC-E0E6-4665-AE4E-91D4310CEEB1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="5956B8BB7C724181A4AF1644C59F0799"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="622687056411407281CB25243BAF9B9D"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B8D3BEAA-325E-4ABB-BBE6-07095E01A34B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="622687056411407281CB25243BAF9B9D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="43843AEC4575450F94FFCB41E95D4F26"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FB76C406-1627-4340-B834-0C099F1890D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="43843AEC4575450F94FFCB41E95D4F26"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EEA5E9C5-4FB1-4EDE-8F58-D3B25DC2825C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2F0681BCE6954AF5A0D7DEA75A448FE8"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{56665839-49EC-4F8A-8404-DD585EAA0C54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="2F0681BCE6954AF5A0D7DEA75A448FE8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B3A47211C62F4B26B4B8920D29C3D216"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9BD8ABE3-5A7C-4DF0-AEA3-95804D2E0A64}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="B3A47211C62F4B26B4B8920D29C3D216"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="01FF41ADFD264B57AAA8CD7044D5C89B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{62097977-A167-4944-AAA5-6E0D3A2FFF6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="01FF41ADFD264B57AAA8CD7044D5C89B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="898084D173AD44E0AF75267E57CCFF0E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B603879A-7A95-44C0-A52D-F1B87B2E8100}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="898084D173AD44E0AF75267E57CCFF0E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A543C16E75A54434A3178D591386AE18"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{672B6771-D29D-4BC7-A1D6-82133A8DC1F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="A543C16E75A54434A3178D591386AE18"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1FD0A30357CE483C9D32399A1989C2AC"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{380ACEB6-AEF8-487A-B3C1-93FC6E1808FE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="1FD0A30357CE483C9D32399A1989C2AC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C416B0E368DC40DB947DB56D4D603B5A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D5382957-83B7-4ACB-919F-17FB2A926783}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A77B6C" w:rsidRDefault="00A77B6C" w:rsidP="00A77B6C">
+          <w:pPr>
+            <w:pStyle w:val="C416B0E368DC40DB947DB56D4D603B5A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC1609">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00A77B6C"/>
+    <w:rsid w:val="005752F5"/>
+    <w:rsid w:val="005A7213"/>
+    <w:rsid w:val="008D6372"/>
+    <w:rsid w:val="00A4700C"/>
+    <w:rsid w:val="00A77B6C"/>
+    <w:rsid w:val="00E67C09"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-CH"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77B6C"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D873B763ED384A6AB0B8B4E2EA43E5D6">
+    <w:name w:val="D873B763ED384A6AB0B8B4E2EA43E5D6"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4CE1C3B042E43BE8CA7BAC86C261155">
+    <w:name w:val="F4CE1C3B042E43BE8CA7BAC86C261155"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDEB02B413F14C5095A4F4915A3844E4">
+    <w:name w:val="DDEB02B413F14C5095A4F4915A3844E4"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D873B763ED384A6AB0B8B4E2EA43E5D61">
+    <w:name w:val="D873B763ED384A6AB0B8B4E2EA43E5D61"/>
+    <w:rsid w:val="00A77B6C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4CE1C3B042E43BE8CA7BAC86C2611551">
+    <w:name w:val="F4CE1C3B042E43BE8CA7BAC86C2611551"/>
+    <w:rsid w:val="00A77B6C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDEB02B413F14C5095A4F4915A3844E41">
+    <w:name w:val="DDEB02B413F14C5095A4F4915A3844E41"/>
+    <w:rsid w:val="00A77B6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C23421413BFF4C8384BCA9065FB4522A">
+    <w:name w:val="C23421413BFF4C8384BCA9065FB4522A"/>
+    <w:rsid w:val="00A77B6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94437163AD76452AAC47184693FB8991">
+    <w:name w:val="94437163AD76452AAC47184693FB8991"/>
+    <w:rsid w:val="00A77B6C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D562EE0BA8DF49B8924B61B8D4EC5220">
+    <w:name w:val="D562EE0BA8DF49B8924B61B8D4EC5220"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2910BA4482344FB299FB087AF67705CA">
+    <w:name w:val="2910BA4482344FB299FB087AF67705CA"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="938C95E4CA1648E082D28DA86F340E61">
+    <w:name w:val="938C95E4CA1648E082D28DA86F340E61"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7063AF2933D94A77B330C852EAC0B9A6">
+    <w:name w:val="7063AF2933D94A77B330C852EAC0B9A6"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44A5B3D1A64A4207AF37A8B6333A3662">
+    <w:name w:val="44A5B3D1A64A4207AF37A8B6333A3662"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0557ADA5E85D4C95BCC23DF8CDA614E9">
+    <w:name w:val="0557ADA5E85D4C95BCC23DF8CDA614E9"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE7D9B7791FB4E62B803F943072A8C52">
+    <w:name w:val="BE7D9B7791FB4E62B803F943072A8C52"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="682D367F50AB4D368C4584376F3597A0">
+    <w:name w:val="682D367F50AB4D368C4584376F3597A0"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8E6F51C57B04C729605C0B5894256DB">
+    <w:name w:val="D8E6F51C57B04C729605C0B5894256DB"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63C7FB0F055944CDB1F3578B4BC059BF">
+    <w:name w:val="63C7FB0F055944CDB1F3578B4BC059BF"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E9F54678D6C4594B075B256C1303C6A">
+    <w:name w:val="2E9F54678D6C4594B075B256C1303C6A"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97A8A884EE38454C83ED39C24CF8F3A6">
+    <w:name w:val="97A8A884EE38454C83ED39C24CF8F3A6"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76A2860CFD98481D86C430BE03B0903F">
+    <w:name w:val="76A2860CFD98481D86C430BE03B0903F"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A43C75C4968441DF926E40FA7A81C725">
+    <w:name w:val="A43C75C4968441DF926E40FA7A81C725"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FA0B84BC3A14F4A8936A74063A9AB72">
+    <w:name w:val="5FA0B84BC3A14F4A8936A74063A9AB72"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31C3A841999A45A088997741E8EB0871">
+    <w:name w:val="31C3A841999A45A088997741E8EB0871"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5956B8BB7C724181A4AF1644C59F0799">
+    <w:name w:val="5956B8BB7C724181A4AF1644C59F0799"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="622687056411407281CB25243BAF9B9D">
+    <w:name w:val="622687056411407281CB25243BAF9B9D"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43843AEC4575450F94FFCB41E95D4F26">
+    <w:name w:val="43843AEC4575450F94FFCB41E95D4F26"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="925C592CB34F4F0BB3318CD1DD5A88E0">
+    <w:name w:val="925C592CB34F4F0BB3318CD1DD5A88E0"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16AA9D42FEC54CD5ADEEF7618B3E5D38">
+    <w:name w:val="16AA9D42FEC54CD5ADEEF7618B3E5D38"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE933F86D7AF4944919976D41009AE0E">
+    <w:name w:val="BE933F86D7AF4944919976D41009AE0E"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76B204178C4D4C5E8B7858E137C20ACE">
+    <w:name w:val="76B204178C4D4C5E8B7858E137C20ACE"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D29136FF391441E18A64FC36A2704935">
+    <w:name w:val="D29136FF391441E18A64FC36A2704935"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="008AA1C7B96E4D958D2D4F3991CAAE41">
+    <w:name w:val="008AA1C7B96E4D958D2D4F3991CAAE41"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F0681BCE6954AF5A0D7DEA75A448FE8">
+    <w:name w:val="2F0681BCE6954AF5A0D7DEA75A448FE8"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3A47211C62F4B26B4B8920D29C3D216">
+    <w:name w:val="B3A47211C62F4B26B4B8920D29C3D216"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01FF41ADFD264B57AAA8CD7044D5C89B">
+    <w:name w:val="01FF41ADFD264B57AAA8CD7044D5C89B"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="898084D173AD44E0AF75267E57CCFF0E">
+    <w:name w:val="898084D173AD44E0AF75267E57CCFF0E"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A543C16E75A54434A3178D591386AE18">
+    <w:name w:val="A543C16E75A54434A3178D591386AE18"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FD0A30357CE483C9D32399A1989C2AC">
+    <w:name w:val="1FD0A30357CE483C9D32399A1989C2AC"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C416B0E368DC40DB947DB56D4D603B5A">
+    <w:name w:val="C416B0E368DC40DB947DB56D4D603B5A"/>
+    <w:rsid w:val="00A77B6C"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5943,65 +11845,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6022,111 +11924,105 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3535</Characters>
+  <Pages>7</Pages>
+  <Words>1202</Words>
+  <Characters>7574</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Familie</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Giger&amp;Partner</Company>
+  <Company>OBT AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4070</CharactersWithSpaces>
+  <CharactersWithSpaces>8759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Familie</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Gemeindeverwaltung</dc:creator>
+  <dc:creator>Mitic Tanja</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>