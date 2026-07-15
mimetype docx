--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -1,44 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03477121" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00FF209A" w:rsidRDefault="005912BB" w:rsidP="005912BB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -276,51 +274,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF209A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kindes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F51BF89" w14:textId="77777777" w:rsidR="001A173F" w:rsidRDefault="001A173F" w:rsidP="00DC71C5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk230789114"/>
-    <w:p w14:paraId="6C97732F" w14:textId="740E7D21" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="00DC0D11" w:rsidP="00DC71C5">
+    <w:p w14:paraId="6C97732F" w14:textId="740E7D21" w:rsidR="005912BB" w:rsidRPr="00FE7F54" w:rsidRDefault="00996951" w:rsidP="00DC71C5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1412237031"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004804B4">
             <w:rPr>
@@ -2103,51 +2101,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">z.B. </w:t>
       </w:r>
       <w:r w:rsidRPr="00667621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>durch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beistand, Familienbegleitung usw.?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BC7AED" w14:textId="74496CD1" w:rsidR="00683E3A" w:rsidRPr="00667621" w:rsidRDefault="00DC0D11" w:rsidP="00683E3A">
+    <w:p w14:paraId="04BC7AED" w14:textId="74496CD1" w:rsidR="00683E3A" w:rsidRPr="00667621" w:rsidRDefault="00996951" w:rsidP="00683E3A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="2013334822"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2659,51 +2657,51 @@
     <w:p w14:paraId="67F137D5" w14:textId="77777777" w:rsidR="00CA26CA" w:rsidRPr="00CA26CA" w:rsidRDefault="00CA26CA" w:rsidP="00CA26CA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08DEA0CE" w14:textId="77777777" w:rsidR="00AD324A" w:rsidRDefault="00AD324A" w:rsidP="00AD324A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE7F54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nimmt Ihr Kind regelmässig Medikamente ein?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCBB2D6" w14:textId="086B00C8" w:rsidR="00AD324A" w:rsidRPr="00667621" w:rsidRDefault="00DC0D11" w:rsidP="00AD324A">
+    <w:p w14:paraId="5FCBB2D6" w14:textId="086B00C8" w:rsidR="00AD324A" w:rsidRPr="00667621" w:rsidRDefault="00996951" w:rsidP="00AD324A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1599709490"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3948,101 +3946,101 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1654898048"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CA26CA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="_Hlk230789631"/>
-    <w:p w14:paraId="0EC2515C" w14:textId="1BE3053E" w:rsidR="00A21FD7" w:rsidRDefault="00DC0D11" w:rsidP="00A21FD7">
+    <w:p w14:paraId="0EC2515C" w14:textId="1BE3053E" w:rsidR="00A21FD7" w:rsidRDefault="00996951" w:rsidP="00A21FD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="43492174"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009405BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A21FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB7F43D" w14:textId="208BADDE" w:rsidR="00A21FD7" w:rsidRPr="00FE7F54" w:rsidRDefault="00DC0D11" w:rsidP="00D7631D">
+    <w:p w14:paraId="4FB7F43D" w14:textId="208BADDE" w:rsidR="00A21FD7" w:rsidRPr="00FE7F54" w:rsidRDefault="00996951" w:rsidP="00D7631D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-771777178"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -4655,100 +4653,100 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="206923881"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7F375135" w14:textId="77777777" w:rsidR="009405BA" w:rsidRDefault="00DC0D11" w:rsidP="009405BA">
+    <w:p w14:paraId="7F375135" w14:textId="77777777" w:rsidR="009405BA" w:rsidRDefault="00996951" w:rsidP="009405BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-824275735"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009405BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009405BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0833583E" w14:textId="77777777" w:rsidR="009405BA" w:rsidRPr="00FE7F54" w:rsidRDefault="00DC0D11" w:rsidP="009405BA">
+    <w:p w14:paraId="0833583E" w14:textId="77777777" w:rsidR="009405BA" w:rsidRPr="00FE7F54" w:rsidRDefault="00996951" w:rsidP="009405BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="421466804"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -5355,100 +5353,100 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1712565817"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="115711EF" w14:textId="77777777" w:rsidR="009405BA" w:rsidRDefault="00DC0D11" w:rsidP="009405BA">
+    <w:p w14:paraId="115711EF" w14:textId="77777777" w:rsidR="009405BA" w:rsidRDefault="00996951" w:rsidP="009405BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1829048323"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009405BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009405BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5457AA41" w14:textId="77777777" w:rsidR="009405BA" w:rsidRPr="00FE7F54" w:rsidRDefault="00DC0D11" w:rsidP="009405BA">
+    <w:p w14:paraId="5457AA41" w14:textId="77777777" w:rsidR="009405BA" w:rsidRPr="00FE7F54" w:rsidRDefault="00996951" w:rsidP="009405BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="873350591"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6057,100 +6055,100 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-839005811"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="195ED1FD" w14:textId="77777777" w:rsidR="009405BA" w:rsidRDefault="00DC0D11" w:rsidP="009405BA">
+    <w:p w14:paraId="195ED1FD" w14:textId="77777777" w:rsidR="009405BA" w:rsidRDefault="00996951" w:rsidP="009405BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="2143308672"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009405BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009405BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA96AC" w14:textId="77777777" w:rsidR="009405BA" w:rsidRPr="00FE7F54" w:rsidRDefault="00DC0D11" w:rsidP="009405BA">
+    <w:p w14:paraId="65AA96AC" w14:textId="77777777" w:rsidR="009405BA" w:rsidRPr="00FE7F54" w:rsidRDefault="00996951" w:rsidP="009405BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-800226457"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6779,100 +6777,100 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-668174446"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009405BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="349D19B4" w14:textId="77777777" w:rsidR="009405BA" w:rsidRDefault="00DC0D11" w:rsidP="009405BA">
+    <w:p w14:paraId="349D19B4" w14:textId="77777777" w:rsidR="009405BA" w:rsidRDefault="00996951" w:rsidP="009405BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="2086345616"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009405BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009405BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kind kommt und geht allein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EFEADB" w14:textId="77777777" w:rsidR="009405BA" w:rsidRPr="00FE7F54" w:rsidRDefault="00DC0D11" w:rsidP="009405BA">
+    <w:p w14:paraId="09EFEADB" w14:textId="77777777" w:rsidR="009405BA" w:rsidRPr="00FE7F54" w:rsidRDefault="00996951" w:rsidP="009405BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1111826076"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8550,51 +8548,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596EEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00596EEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B82B34" w14:textId="054C5CCD" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00DC0D11" w:rsidP="00AD324A">
+    <w:p w14:paraId="13B82B34" w14:textId="054C5CCD" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00996951" w:rsidP="00AD324A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1671086108"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -8657,51 +8655,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> und dergleichen</w:t>
       </w:r>
       <w:r w:rsidR="00AD324A" w:rsidRPr="00CB6776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5E24C9" w14:textId="77777777" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00AD324A" w:rsidP="00AD324A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05B60405" w14:textId="134B88B5" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00DC0D11" w:rsidP="00AD324A">
+    <w:p w14:paraId="05B60405" w14:textId="134B88B5" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00996951" w:rsidP="00AD324A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-4831851"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -8750,51 +8748,51 @@
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AD324A" w:rsidRPr="00CB6776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gruppenfotos (z.B. Ausflüge)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C4F4DB" w14:textId="77777777" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00AD324A" w:rsidP="00AD324A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F24282" w14:textId="69D9692A" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00DC0D11" w:rsidP="00AD324A">
+    <w:p w14:paraId="48F24282" w14:textId="69D9692A" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00996951" w:rsidP="00AD324A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-175419510"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -8857,51 +8855,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> und dergleichen</w:t>
       </w:r>
       <w:r w:rsidR="00AD324A" w:rsidRPr="00CB6776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EE63F9" w14:textId="77777777" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00AD324A" w:rsidP="00AD324A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="247E0CC5" w14:textId="569C6527" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00DC0D11" w:rsidP="00AD324A">
+    <w:p w14:paraId="247E0CC5" w14:textId="569C6527" w:rsidR="00AD324A" w:rsidRPr="00CB6776" w:rsidRDefault="00996951" w:rsidP="00AD324A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-183525306"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -9203,56 +9201,54 @@
       </w:r>
       <w:r w:rsidRPr="003844D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E77880" w14:textId="77777777" w:rsidR="00520A26" w:rsidRPr="00AD324A" w:rsidRDefault="00520A26" w:rsidP="009F7F7B">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00520A26" w:rsidRPr="00AD324A" w:rsidSect="005912BB">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2269" w:right="851" w:bottom="1134" w:left="1985" w:header="567" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="692ADCDB" w14:textId="77777777" w:rsidR="00A636CE" w:rsidRDefault="00A636CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="00F24BA8" w14:textId="77777777" w:rsidR="00A636CE" w:rsidRDefault="00A636CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -9294,89 +9290,95 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="511FDCF2" w14:textId="77777777" w:rsidR="007D3675" w:rsidRDefault="007D3675">
-[...9 lines deleted...]
-  <w:p w14:paraId="53E83D9A" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="003F2145" w:rsidRDefault="005912BB" w:rsidP="00A73546">
+  <w:p w14:paraId="53E83D9A" w14:textId="7EF94432" w:rsidR="005912BB" w:rsidRPr="003F2145" w:rsidRDefault="005912BB" w:rsidP="00A73546">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:ind w:left="-1134" w:right="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C14A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFC000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Schulverwaltung</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t>, Dorfstrasse 7, Postfach 113, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, www.schule-rafz.ch</w:t>
+      <w:t>, Dorfstrasse 7, Postfach 11</w:t>
+    </w:r>
+    <w:r w:rsidR="00897651">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, www.schule-rafz.ch</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
@@ -9470,77 +9472,93 @@
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="003F2145">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64548E0D" w14:textId="77777777" w:rsidR="005912BB" w:rsidRPr="00363557" w:rsidRDefault="005912BB" w:rsidP="00A73546">
+  <w:p w14:paraId="64548E0D" w14:textId="399DDD9B" w:rsidR="005912BB" w:rsidRPr="00363557" w:rsidRDefault="005912BB" w:rsidP="00A73546">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:left="-1134" w:right="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C14A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFC000"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>Schulverwaltung</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t>, Dorfstrasse 7, Postfach 113, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, www.schule-rafz.ch</w:t>
+      <w:t>, Dorfstrasse 7, Postfach 11</w:t>
+    </w:r>
+    <w:r w:rsidR="00897651">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>, 8197 Rafz     Tel. 044 879 77 60     schule.verwaltung@rafz.ch, www.schule-rafz.ch</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00E1281C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
@@ -9655,60 +9673,50 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1894BACB" w14:textId="77777777" w:rsidR="00A636CE" w:rsidRDefault="00A636CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="586CFC38" w14:textId="77777777" w:rsidR="00A636CE" w:rsidRDefault="00A636CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5711B664" w14:textId="77777777" w:rsidR="007D3675" w:rsidRDefault="007D3675">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="203907C3" w14:textId="25C4DF51" w:rsidR="005912BB" w:rsidRPr="00AD324A" w:rsidRDefault="00AD324A" w:rsidP="007D3675">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002516F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Schulergänzende Tagesstrukturen, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9719,51 +9727,51 @@
       <w:t>Änderung</w:t>
     </w:r>
     <w:r w:rsidRPr="002516F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Betreuungsvertag</w:t>
     </w:r>
     <w:r w:rsidR="007D3675">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>V20260527</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2961A52E" w14:textId="77777777" w:rsidR="005912BB" w:rsidRDefault="005912BB" w:rsidP="00CC6FF1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="-1843"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C26469E" wp14:editId="336FD53F">
           <wp:extent cx="7329600" cy="694250"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="6" name="Grafik 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
@@ -9910,117 +9918,121 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zB+mVfnOGMk4s+8+qT1LaxtCEQXFfZzYk1sWo0ocMd+uvznb8e0ThQlLiy+ciUA3F+qLJtJBNQZdYtfULaiycA==" w:salt="wCD5ojgYVzxjtUIVDul7cg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="evm8AuFzCBsJBKvc3u/NDFCUYTln63pHib8lotvwZCP1Rk8lOV2iEhvW7klhkoZf1st4HDKiUBy2BvCwe9BixA==" w:salt="pQAoYQRecAgN0W0znHlIvA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00134801"/>
     <w:rsid w:val="00033B39"/>
+    <w:rsid w:val="00040765"/>
     <w:rsid w:val="00046CEF"/>
     <w:rsid w:val="0013106E"/>
     <w:rsid w:val="00134801"/>
     <w:rsid w:val="001527B5"/>
     <w:rsid w:val="001860FC"/>
     <w:rsid w:val="001A173F"/>
     <w:rsid w:val="001A56AC"/>
     <w:rsid w:val="002133D6"/>
     <w:rsid w:val="002216AF"/>
     <w:rsid w:val="002A2E25"/>
     <w:rsid w:val="002B7877"/>
     <w:rsid w:val="0031064A"/>
     <w:rsid w:val="003A393A"/>
     <w:rsid w:val="00410793"/>
     <w:rsid w:val="004618BE"/>
     <w:rsid w:val="004804B4"/>
     <w:rsid w:val="00520A26"/>
     <w:rsid w:val="005912BB"/>
     <w:rsid w:val="005A7213"/>
     <w:rsid w:val="005B1820"/>
     <w:rsid w:val="005F4EC2"/>
     <w:rsid w:val="00660182"/>
     <w:rsid w:val="00683E3A"/>
     <w:rsid w:val="006C1155"/>
     <w:rsid w:val="006D6BB2"/>
     <w:rsid w:val="007A0036"/>
     <w:rsid w:val="007A6FC7"/>
     <w:rsid w:val="007B3A4A"/>
     <w:rsid w:val="007D3675"/>
     <w:rsid w:val="00821757"/>
     <w:rsid w:val="008643F8"/>
     <w:rsid w:val="00876F7A"/>
+    <w:rsid w:val="00897651"/>
     <w:rsid w:val="00897ECE"/>
     <w:rsid w:val="009014A5"/>
     <w:rsid w:val="00923018"/>
     <w:rsid w:val="009405BA"/>
     <w:rsid w:val="0097160B"/>
     <w:rsid w:val="00995366"/>
+    <w:rsid w:val="00996951"/>
     <w:rsid w:val="009F7F7B"/>
     <w:rsid w:val="00A21FD7"/>
     <w:rsid w:val="00A636CE"/>
     <w:rsid w:val="00AD324A"/>
+    <w:rsid w:val="00AF6EBF"/>
     <w:rsid w:val="00B36430"/>
     <w:rsid w:val="00BA18A9"/>
     <w:rsid w:val="00C5420D"/>
     <w:rsid w:val="00C7264E"/>
     <w:rsid w:val="00CA26CA"/>
     <w:rsid w:val="00CF667C"/>
     <w:rsid w:val="00D54F79"/>
     <w:rsid w:val="00D7631D"/>
     <w:rsid w:val="00DC0D11"/>
     <w:rsid w:val="00DC71C5"/>
     <w:rsid w:val="00E030E3"/>
     <w:rsid w:val="00E538FC"/>
     <w:rsid w:val="00E66FE3"/>
     <w:rsid w:val="00E824FD"/>
     <w:rsid w:val="00EA02E3"/>
     <w:rsid w:val="00FE7F54"/>
     <w:rsid w:val="00FF209A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -11130,54 +11142,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136022874">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schule-rafz.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schule-rafz.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67C44F0F-1AE8-4173-95BB-4070FDDF1CB9}"/>
       </w:docPartPr>
@@ -12144,50 +12156,51 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B72D17"/>
+    <w:rsid w:val="00040765"/>
     <w:rsid w:val="002216AF"/>
     <w:rsid w:val="005A7213"/>
     <w:rsid w:val="005F4EC2"/>
     <w:rsid w:val="008643F8"/>
     <w:rsid w:val="00B72D17"/>
     <w:rsid w:val="00C7264E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>